--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -784,47 +784,47 @@
         <is>
           <t>233703442203</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46335.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46374.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автотранспортное средство: ХЕНДЭ 4740РТ Н-100, VIN Х894740РТ60АВ9669, 2006 г.в., белый, мощность 58/80 кВт/л
 Ознакомиться с положением о торгах, требованиями к оформлению документов, характеристиками выставляемого на торги имущества можно с 09.10.2026 до окончания приема заявок по месту нахождения имущества предварительно согласовав дату ознакомления с организатором торгов по телефону +7 (918)-082-35-00, эл. почта: arbitr@ofob.ru, почта для корр.: 350010, г.Краснодар, а/я 4555.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c13dd81c-8cb2-4052-a09b-0d3110cf9bed</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46305.07503472222</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.899375</v>
+        <v>46318.08097222223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>