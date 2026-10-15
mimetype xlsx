--- v0 (2026-10-14)
+++ v1 (2026-10-15)
@@ -811,47 +811,47 @@
       <c r="AC2" s="4" t="n">
         <v>46304.375</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46334.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>- земельный участок, категория земель: земли промышленности, энергетики, транспорта, связи, радиовещания, телевидения, информатики, земли для обеспечения космической деятельности, земли обороны, безопасности и земли иного специального назначения, разрешенное использование: для дачного строительства, общей площадью 2346 кв.м., кад. номер 50:08:0601139:365, расположенный по адресу: Московская обл., Истринский р-н, Лучинское с/пос, ДНТ «НИЛ», ул.Веснина,д.8;
 - жилое строение без права регистрации проживания, расположено на дачном земельном участке, назначение: нежилое, 2-этажный, общая площадь 140,8 кв.м. инв. № нет, адрес объекта: Московская обл., Истринский р-н, Лучинское с/пос, ДНТ «НИЛ», ул. Веснина, д.8, кад. номер: 50:08:0000000:124490, условный номер: 50-50-08/010/2009-171;
 - хозяйственное строение или сооружение (строение или сооружение вспомогательного использования), назначение: нежилое, 1-этажный, общая площадь 86,7 кв.м. инв. № нет, адрес объекта: Московская область, Истринский район, Лучинское с/пос, ДНТ «НИЛ», ул. Веснина, д. 8, кад. номер: 50:08:0000000:127266, условный номер: 50-50-08/010/2009-203;
 - хозяйственное строение или сооружение (строение или сооружение вспомогательного использования), назначение: нежилое, 1-этажный, общая площадь 208 кв.м. инв. № нет, адрес объекта: Московская обл., Истринский р-н, Лучинское с/пос, ДНТ «НИЛ», ул. Веснина, д. 8, кад. номер: 50:08:0000000:133672, условный номер: 50-50-08/010/2009-205;
 - хозяйственное строение или сооружение (строение или сооружение вспомогательного использования), назначение: нежилое, 1-этажный, общая площадь 37,7 кв.м. инв. № нет, адрес объекта: Московская обл., Истринский р-н, Лучинское с/пос, ДНТ «НИЛ», ул. Веснина, д.8, кадастровый номер: 50:08:0000000:119634, условный номер: 50-50-08/010/2009-206.
 Ознакомление с имуществом проводится по предварительной записи путем направления заявки на адрес электронной почты nazarenko.arbitr@yandex.ru либо по телефону +7-926-412-08-44.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/12c879c1-7f9b-45f1-b705-c2616232b2fe</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.90949074074</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46309.09622685185</v>
+        <v>46310.09583333333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>