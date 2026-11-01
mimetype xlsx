--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -823,47 +823,47 @@
 - Земельный участок, находящийся по адресу: Московская область, городской округ Домодедово, село Юсупово, территория КП Юсупово, земельный участок 297, площадью 700 +/- 9 кв. м., кадастровый номер: 50:28:0110156:11457, вид разрешенного использования: для индивидуального жилищного строительства.
 Сделки по итогам торгов подлежат заключению с учетом положений Указа Президента РФ №81 от 01.03.2022 г. "О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации". Риски, связанные с отказом в заключении сделки по итогам торгов, с учетом положений Указа Президента несёт покупатель. Передача имущества финансовым управляющим и принятие его покупателем осуществляются по передаточному акту, подписываемому сторонами и оформляемому в соответствии с законодательством Российской Федерации. На момент публикации данного сообщения на реализуемом имуществе имеются ограничение прав и обременение объекта недвижимости: Ипотека № 50:28:0110156:20012-50/018/2024-2 от 21.10.2024, Ипотека в силу закона № 50:28:0110156:11457-50/018/2023-4 от 18.10.2023. Финансовый управляющий не гарантирует отсутствие новых ограничений во время проведения торгов и заключения договора купли-продажи. Согласно п. 2.2.4. договора купли-продажи, в случае наличия ограничений на регистрационные действия Покупатель предпринимает меры по снятию данных ограничений самостоятельно. Государственную пошлину за регистрацию прав на недвижимость уплачивает покупатель.
 По предварительной записи по электронной почте: kondrateva.arbitr@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d454cecc-c2e8-46ea-a9a9-3561473bb316</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4373430.98</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>58157.33</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46300.91232638889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08229166667</v>
+        <v>46327.08259259259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>