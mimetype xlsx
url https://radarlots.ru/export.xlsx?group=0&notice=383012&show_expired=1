--- v0 (2026-10-11)
+++ v1 (2026-10-13)
@@ -719,51 +719,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:c3a2a59c-935e-419f-bda8-bffc7716c250_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>383012</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Автомобиль ОПЕЛЬ ВЕКТРА, год выпуска 1996, VIN W0L000036T5253055, цвет черный, регистрационный знак Е833МН32, пробег согласно одометра: 473 791 т.км. Комплектация: механическая КПП, двигатель 1800…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
         <v>97200</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>97200</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
@@ -784,47 +784,47 @@
         <is>
           <t>324102011909</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46307</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46335.99930555555</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль ОПЕЛЬ ВЕКТРА, год выпуска 1996, VIN W0L000036T5253055, цвет черный, регистрационный знак Е833МН32, пробег согласно одометра: 473 791 т.км. Комплектация: механическая КПП, двигатель 1800 куб. см, бензин, передний привод. Состояние (фото прилагаются) – на ходу, удовлетворительное со следующими повреждениями и недостатками: - мелкие царапины по кузову; - грязный салон, имеются повреждения сидений и обивки дверей.
 Ознакомиться с документами на лот и получить подробную информацию о торгах можно у организатора торгов по тел. +7 962 450-54-80, karcaev@yandex.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c3a2a59c-935e-419f-bda8-bffc7716c250</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46303.90460648148</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46306.09340277778</v>
+        <v>46308.10326388889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>