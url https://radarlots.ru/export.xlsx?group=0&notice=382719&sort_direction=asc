--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -754,120 +754,120 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Краснодарский край, Красноармейский р-н., ст-ца. Старонижестеблиевская, ПМК 13, д. 10, кв. 4</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>23:13:0401155:368</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>33.5</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>410256</v>
+        <v>372960</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>745920</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>12246.45</v>
+        <v>11133.13</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Русакова Татьяна Сергеевна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>233612805876</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46296.625</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46335.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Квартира, общая долевая собственность, доля в праве 1/2, общая площадь: 33.5 кв.м., Кадастровый номер: 23:13:0401155:368, адрес: Краснодарский край, Красноармейский р-н., ст-ца. Старонижестеблиевская, ПМК 13, д. 10, кв. 4. Имущество, выставляемое на торги, принадлежит должнику на праве общей долевой собственности. В соответствии с действующим законодательством остальные участники долевой собственности имеют преимущественное право покупки продаваемой доли.
 С имуществом можно ознакомиться у организатора торгов путем направления запроса на электронную почту: a32_bankrot@mail.ru. ОБЯЗАТЕЛЬНО указывать в теме письма: ФИО должника и наименование имущества.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a39ab036-10bb-455e-8095-2e4c121897b3</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>691352.23</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>20637.38</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.4065890262623438</v>
+        <v>0.4605354784203126</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46296.88607638889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08444444444</v>
+        <v>46328.08356481481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>