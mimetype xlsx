--- v0 (2026-10-22)
+++ v1 (2026-10-25)
@@ -754,57 +754,57 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Московская область, Серпуховский район, д. Волохово</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:32:0070203:361</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>833</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>573300</v>
+        <v>491400</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>819000</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>688.24</v>
+        <v>589.92</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Галущак Наталья Михайловна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>503700650290</t>
         </is>
@@ -812,53 +812,53 @@
       <c r="AC2" s="4" t="n">
         <v>46290.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46331.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок КН: 50:32:0070203:361 местонахождение: Московская область, Серпуховский район, д. Волохово, площадь 833 +/- 10 кв м, в собственности
 Осмотр предмета торгов производится в рабочие дни, по месту нахождения имущества и возможен с даты публикации настоящего сообщения до даты окончания срока принятия заявок на участие в торгах. На осмотр имущества можно записаться по понедельникам отправив запрос на E-mail управляющего: torgibankrott@yandex.ru, в котором должно быть указано: 1) ФИО заявителя; 2) ФИО должника; 3) код торгов; 4) наименование имущества; 5) номер телефона заявителя. Финансовый управляющий оставляет за собой право не предоставлять информацию на некорректно направленный запрос в адрес организатора торгов.
 Во избежание претензий к АУ, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3d76978a-b400-406e-aac7-2ce20bf9c558</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>379248.24</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>455.28</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>-0.5116747806133524</v>
+        <v>-0.2957212405257306</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46289.90883101852</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08548611111</v>
+        <v>46320.08269675926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>