--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -818,47 +818,47 @@
         <v>46329.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Сооружение – склад ГСМ (лит. ЕЕ1Е2Е3Е4Е7Е8Е9Е10), емкости V=75 куб.м. – 5 шт., V=50 куб.м. – 4 шт. Назначение: нежилое. Объем 575 куб.м. Адрес: Самарская область, г.Тольятти, Автозаводский район, ул. Северная, д. 24А. Кадастровый номер: 63:09:0101158:3954, запись о регистрации права собственности № 63-63/009-63/009/002/2015-2568/2 от 20.03.2015г.; - Сооружение – железнодорожный путь от стрелки 1' до упора (Лит. Ж) – длина 323,6 м. Назначение: Нежилое. Протяженность: 324 м. Адрес: Самарская область, г. Тольятти, Автозаводский район, ул. Северная, д. 24а. Кадастровый номер: 63:09:0101158:3953, запись о
 регистрации права собственности № 63-63/009-63/009/002/2015-2558/2 от 20.03.2015г.; - Земельный участок. Категория земель: Земли промышленности, энергетики, транспорта, связи, радиовещания, телевидения, информатики, земли для обеспечения космической деятельности, земли обороны, безопасности и земли иного специального назначения. Вид
 разрешенного использования: для размещения промышленных объектов. Площадь: 10236 кв.м. Адрес: Самарская область, г. Тольятти, Автозаводский район, ул. Северная, 24А. Кадастровый номер: 63:09:0102157:503, запись о государственной регистрации права собственности 63-63/009-63/009/501/2015-851/3 от 9.09.2015г.
 Порядок ознакомления с имуществом: по предварительной записи по эл. почте madjyga@mail.ru в рабочие дни с 10:00 до 16:00 (МСК).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6252529c-2a6c-487f-96b5-d50e52b5111d</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>717120.9399999999</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1247.17</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46287.88399305556</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08229166667</v>
+        <v>46317.90912037037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>