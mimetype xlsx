--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -818,47 +818,47 @@
         <v>46329.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Сооружение – склад ГСМ (лит. ЕЕ1Е2Е3Е4Е7Е8Е9Е10), емкости V=75 куб.м. – 5 шт., V=50 куб.м. – 4 шт. Назначение: нежилое. Объем 575 куб.м. Адрес: Самарская область, г.Тольятти, Автозаводский район, ул. Северная, д. 24А. Кадастровый номер: 63:09:0101158:3954, запись о регистрации права собственности № 63-63/009-63/009/002/2015-2568/2 от 20.03.2015г.; - Сооружение – железнодорожный путь от стрелки 1' до упора (Лит. Ж) – длина 323,6 м. Назначение: Нежилое. Протяженность: 324 м. Адрес: Самарская область, г. Тольятти, Автозаводский район, ул. Северная, д. 24а. Кадастровый номер: 63:09:0101158:3953, запись о
 регистрации права собственности № 63-63/009-63/009/002/2015-2558/2 от 20.03.2015г.; - Земельный участок. Категория земель: Земли промышленности, энергетики, транспорта, связи, радиовещания, телевидения, информатики, земли для обеспечения космической деятельности, земли обороны, безопасности и земли иного специального назначения. Вид
 разрешенного использования: для размещения промышленных объектов. Площадь: 10236 кв.м. Адрес: Самарская область, г. Тольятти, Автозаводский район, ул. Северная, 24А. Кадастровый номер: 63:09:0102157:503, запись о государственной регистрации права собственности 63-63/009-63/009/501/2015-851/3 от 9.09.2015г.
 Порядок ознакомления с имуществом: по предварительной записи по эл. почте madjyga@mail.ru в рабочие дни с 10:00 до 16:00 (МСК).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6252529c-2a6c-487f-96b5-d50e52b5111d</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>717120.9399999999</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1247.17</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46287.88399305556</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.90912037037</v>
+        <v>46318.08175925926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>