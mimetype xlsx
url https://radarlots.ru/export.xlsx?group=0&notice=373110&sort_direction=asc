--- v0 (2026-10-23)
+++ v1 (2026-10-25)
@@ -738,51 +738,51 @@
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Автомобиль марки ТОЙОТА модель РАВ 4 2008 г.в. VIN-номер JTMBH31VX06085231</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>156000, Костромская область, г. Кострома, пр. Текстильщиков, д. 46</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>864000</v>
+        <v>835500</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>1035000</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>является предметом залога</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">