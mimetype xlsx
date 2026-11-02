--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -787,47 +787,47 @@
         <is>
           <t>6325077085</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46259.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46335.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Дебиторская задолженность населения по коммунальным платежам по адресу г. Сызрань, ш. Ульяновское, д.29, сумма задолженности 1674966,87 руб.
 Дебиторская задолженность населения по коммунальным платежам по адресу г. Сызрань, ш. Ульяновское, д.29, сумма задолженности 1674966,87 руб.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/88a8d229-3f9b-4f48-a724-04544b79656a</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.11400462963</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46327.08320601852</v>
+        <v>46328.08328703704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>