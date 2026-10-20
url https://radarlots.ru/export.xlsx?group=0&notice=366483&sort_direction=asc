--- v0 (2026-10-20)
+++ v1 (2026-10-20)
@@ -784,47 +784,47 @@
         <is>
           <t>7728313890</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46237.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Дебиторская задолженность ООО "ЧОО "СТАРТ-В": Право требования к Коньшиной Галине Николаевне на основании заочного Решения Нагатинского районного суда города Москвы по делу № 02-0854/2026 от 21.04.2026 г.
 Дополнительную информацию можно получить с даты публикации и до окончания периода приема заявок по будням с 10:00 до 18:00 (время МСК). Ознакомление с имуществом по предварительной записи по email: brokersy@bk.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8a6a01c5-67dc-47df-b487-dcb7f23de92f</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.09677083333</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46315.09672453703</v>
+        <v>46315.91737268519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>