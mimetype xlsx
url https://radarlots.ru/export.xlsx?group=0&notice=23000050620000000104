--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -847,51 +847,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>349739.01</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>21722.92</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-2.554679244960406</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.06675925926</v>
+        <v>46328.06717592593</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_18</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>18</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -996,51 +996,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>9251791.630000001</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>21722.92</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-1.568239315177919</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46327.06675925926</v>
+        <v>46328.06717592593</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_19</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>19</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1145,51 +1145,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>1265446.85</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>15857.73</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.9181050551431693</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>-1/Подвал</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46327.06675925926</v>
+        <v>46328.06717592593</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_20</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>20</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1294,51 +1294,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>9527672.710000001</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>21722.92</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-1.825124856750038</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46327.06675925926</v>
+        <v>46328.06717592593</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_29</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1443,51 +1443,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>6710363.88</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>50836.09</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.8254002642849227</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>4/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46327.06675925926</v>
+        <v>46328.06717592593</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_30</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>30</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1592,51 +1592,51 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>6608691.7</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>50836.09</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-0.8298629364114534</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46327.06675925926</v>
+        <v>46328.06717592593</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_31</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>31</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1741,51 +1741,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>337348.33</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>42702.32</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>-0.8343058049227632</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>б/н/Цокольный этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46327.06675925926</v>
+        <v>46328.06717592593</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_32</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>32</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1890,51 +1890,51 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>337348.33</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>42702.32</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-0.8343058049227632</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>б/н/Цокольный этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46327.06675925926</v>
+        <v>46328.06717592593</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_56</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>56</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2031,51 +2031,51 @@
       <c r="AF10" t="inlineStr">
         <is>
           <t>Д-к Курченко Е.Н. Здание пл. 568,3 кв.м, КН 23:12:0101003:359, з/у пл.2390 кв.м,  КН 23:12:0101003:326, адрес: КК,Кореновский р-н, с/п Новоберезанское, п. Новоберезанский, ул.Ломоносова 32. Обременение: арест, н/ц 4 094 000,00 руб., з-к 818 800,00 руб., ш/а 40 940,00 руб.</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/23000050620000000104_56</t>
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>5160728.05</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>9080.99</v>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46327.06675925926</v>
+        <v>46328.06717592593</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_22</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>22</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2180,51 +2180,51 @@
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>3097175.38</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>54241.25</v>
       </c>
       <c r="AJ11" s="5" t="n">
         <v>-0.4728919387186916</v>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46309.06760416667</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46327.06655092593</v>
+        <v>46328.06696759259</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_24</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>24</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2329,51 +2329,51 @@
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>2758511.13</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>59322.82</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-0.6106533708276174</v>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46309.06760416667</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46327.06655092593</v>
+        <v>46328.06696759259</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_61</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>61</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2478,51 +2478,51 @@
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>1692952.77</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>100174.72</v>
       </c>
       <c r="AJ13" s="5" t="n">
         <v>-0.9271063303201306</v>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46309.06760416667</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46327.06655092593</v>
+        <v>46328.06696759259</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_9</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>9</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2619,51 +2619,51 @@
       <c r="AF14" t="inlineStr">
         <is>
           <t>(повт) Д-к Ярчук А.Н. Жилое здание пл. 728,4 кв.м, КН 23:43:0145062:26, з/у пл. 800 кв.м, КН 23:43:0145062:11, адрес: г.Краснодар, ул.Академическая, 15. Обременение: арест, н/ц 41 706 780,00 руб., з-к 8 341 356,00 руб., ш/а 417 068,00 руб.</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/23000050620000000104_9</t>
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>14096991.89</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>19353.37</v>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46309.06760416667</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46327.06655092593</v>
+        <v>46328.06696759259</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_33</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>33</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2763,51 +2763,51 @@
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/23000050620000000104_33</t>
         </is>
       </c>
       <c r="AH15" s="3" t="n">
         <v>473283.96</v>
       </c>
       <c r="AI15" s="3" t="n">
         <v>35585.26</v>
       </c>
       <c r="AJ15" s="5" t="n">
         <v>-1.44081798166158</v>
       </c>
       <c r="AK15" t="inlineStr">
         <is>
           <t>б/н/Значение отсутствует</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46309.06732638889</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46327.06627314815</v>
+        <v>46328.06668981481</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_34</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>34</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2907,51 +2907,51 @@
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/23000050620000000104_34</t>
         </is>
       </c>
       <c r="AH16" s="3" t="n">
         <v>473283.96</v>
       </c>
       <c r="AI16" s="3" t="n">
         <v>35585.26</v>
       </c>
       <c r="AJ16" s="5" t="n">
         <v>-1.44081798166158</v>
       </c>
       <c r="AK16" t="inlineStr">
         <is>
           <t>б/н/Значение отсутствует</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46309.06732638889</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46327.06627314815</v>
+        <v>46328.06668981481</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_55</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>55</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3048,47 +3048,47 @@
       <c r="AF17" t="inlineStr">
         <is>
           <t>(повт) Д-к Яковлев В.В. Право аренды на з/у (договор аренды №1669 от 25.09.2002г, срок аренды 49 лет), пл.22 кв.м, КН 23:19:0106198:2, нежилое здание пл. 22 кв.м, КН 23:19:0106172:32, адрес: КК, Ленинградский р-н, ст-ца Ленинградская, ул. Терновая, 42,квартал 142, гараж 6. Обременение:арест, н/ц 290 700,00 руб., з-к 58 140,00 руб., ш/а 2 907,00 руб.</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/23000050620000000104_55</t>
         </is>
       </c>
       <c r="AH17" s="3" t="n">
         <v>231942.82</v>
       </c>
       <c r="AI17" s="3" t="n">
         <v>10542.86</v>
       </c>
       <c r="AL17" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ17" s="4" t="n">
         <v>46309.06732638889</v>
       </c>
       <c r="AR17" s="4" t="n">
-        <v>46327.06627314815</v>
+        <v>46328.06668981481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>