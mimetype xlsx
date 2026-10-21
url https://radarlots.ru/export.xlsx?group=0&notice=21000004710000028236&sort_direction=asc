--- v0 (2026-10-16)
+++ v1 (2026-10-21)
@@ -803,82 +803,82 @@
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>https://it2.rts-tender.ru/v2/trades/c1978b07-f14a-4544-8d36-2ff201c1bfa2/lots/9b87488a-9273-4980-ad36-8e7b4c19b934</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>КОМИТЕТ ПО КОНКУРЕНТНОЙ ПОЛИТИКЕ МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
           <t>5024139723</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46288.375</v>
       </c>
       <c r="AD2" s="4" t="n">
-        <v>46321.75</v>
+        <v>46350.75</v>
       </c>
       <c r="AE2" s="4" t="n">
-        <v>46323.5</v>
+        <v>46352.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Аренда нежилого помещения 192,4 кв.м. под свободный вид деятельности (не запрещенный действующим законодательством Российской Федерации) в г.о. Балашиха</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000028236_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3008706.95</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>15637.77</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж, 2/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46288.06363425926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.06483796296</v>
+        <v>46316.06491898148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>