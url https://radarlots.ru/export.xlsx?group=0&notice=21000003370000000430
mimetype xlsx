--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -833,47 +833,47 @@
         <v>46351.99930555555</v>
       </c>
       <c r="AE2" s="4" t="n">
         <v>46356.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Ком. Им. Ад.: РФ, город Москва, вн.тер.г. муниципальный округ Красносельский, улица Краснопрудная, земельный участок 3/5/1 (дом 3Б): 1.ВОН: ЗУ Пл. 621 +/- 9 кв.м. КН 77:01:0003036:4449 КЗ: ЗНП ВРИ: 3.2.3 - Оказание услуг связи Собст. от 18.11.2024 Свед.о том, что ЗУ полн. или част. распол. в гран. зоны с особ. услов. испол. террит. или террит. ОКН (памятника истории и культуры) народов РФ, СХ угодья в составе земель СХ назнач., гран. публ. сервит.: в соответ. с Выпис. из ЕГРН Свед. том, что з/у образ. из земель или земел.уч., госуд. собств. на которые не разгран.: в соответ. с Выпис. из ЕГРН Особые отметки: в соответ. с Выпис. из ЕГРН 2.ВОН: Зд. Пл. 1259.3 кв.м. КН 77:01:0003036:1085 Назн.: Неж. Наим.: Здание Ярославского ПЖДП Кол.эт., в том числе подзем.эт.: 3, в том числе подземных 0 Собст. от 18.11.2024 Обрем. (огран.) об-ов: не зарегистр. Дог-ры уч. в дол. строит.: не зарегистр. (подр. опис. лота в ИС)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000003370000000430_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>23922472.5</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>38522.5</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46312.06390046296</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.06405092592</v>
+        <v>46319.06387731482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>