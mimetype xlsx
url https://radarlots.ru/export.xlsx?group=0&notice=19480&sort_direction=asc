--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -794,47 +794,47 @@
       <c r="AC2" s="3" t="n">
         <v>46339.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки LADA модель Granta
 2018 г.в. VIN-номер XTA219120K0303137., Заявка на участие в торгах составляется в произвольной форме на русском языке и должна содержать следующие сведения:
 1) наименование, организационно-правовую форму, место нахождения, почтовый адрес заявителя (для юридического лица), фамилию, имя, отчество, паспортные данные, сведения о месте жительства заявителя (для физического лица);
 2) номер контактного телефона, адрес электронной почты заявителя;
 3) сведения о наличии или об отсутствии заинтересованности заявителя по отношению к должнику, кредиторам, арбитражному управляющему и о характере этой заинтересованности, сведения об участии в капитале заявителя арбитражного управляющего, а также саморегулируемой организации арбитражных управляющих, членом или руководителем которой является арбитражный управляющий;
 4) квитанцию об оплате задатка.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/de154865-a523-4d43-8eda-8c43a782a374</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.08578703704</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46318.08454861111</v>
+        <v>46319.08258101852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>