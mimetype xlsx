--- v0 (2026-10-14)
+++ v1 (2026-10-15)
@@ -800,47 +800,47 @@
         <v>46332.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46332.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки INFINITI модель FX 2003 г.в. VIN-номер JNRAS08W53X003446
 Описание технического состояния: не находу, нужен ремонт, крашеных деталей нет, повреждена задняя правая дверь, неисправна АКПП, пробег 360 000 км. Для более детального уточнения состояния ТС требуется экспертное заключение.
 Имущество является предметом залога ПАО «Совкомбанк», требования которого признаны обоснованными и подлежащими включению в реестр требований кредиторов на основании Определения Арбитражного суда Московской области по делу № А41-30898/2026 от 04.09.2026.
 Ограничения на ТС: Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239196830/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614163990666, ИП: 1325846/25/50061-ИП от 16.10.2025 Номер исполнительного производства 1325846/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239196799/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614163990710, ИП: 1325278/25/50061-ИП от 16.10.2025 Номер исполнительного производства 1325278/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239196792/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614163990720, ИП: 1325254/25/50061-ИП от 16.10.2025 Номер исполнительного производства 1325254/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239032236/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614125281515, ИП: 1132703/25/50061-ИП от 05.09.2025 Номер исполнительного производства 1132703/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239196797/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614163990713, ИП: 1325280/25/50061-ИП от 16.10.2025 Номер исполнительного производства 1325280/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239032340/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614123536068, ИП: 1122311/25/50061-ИП от 04.09.2025 Номер исполнительного производства 1122311/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239032346/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614123536045, ИП: 1122346/25/50061-ИП от 04.09.2025 Номер исполнительного производства 1122346/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239033469/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614119264727, ИП: 1075400/25/50061-ИП от 01.09.2025 Номер исполнительного производства 1075400/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239033471/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614119264722, ИП: 1075406/25/50061-ИП от 01.09.2025 Номер исполнительного производства 1075406/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239033373/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614119266700, ИП: 1046515/25/50061-ИП от 01.09.2025 Номер исполнительного производства 1046515/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., , г. Одинцово, рп. Большие Вязёмы, , 3042/2, , Основание Документ: 3239033464/5061 от 17.12.2025, Глушкова Марина Викторовна, СПИ: 46614119264740, ИП: 1075258/25/50061-ИП от 01.09.2025 Номер исполнительного производства 1075258/25/50061-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., Одинцовский р-н, , рп. Большие Вяземы, ул. Городок-17, , стр. 3042/2, Основание Документ: 3429344515/5059 от 19.02.2026, Юркова Ирина Михайловна, СПИ: 46594299969970, ИП: 897159/25/50059-ИП от 19.09.2025 Номер исполнительного производства 897159/25/50059-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., Одинцовский р-н, , рп. Большие Вяземы, ул. Городок-17, , стр. 3042/2, Основание Документ: 3429344518/5059 от 19.02.2026, Юркова Ирина Михайловна, СПИ: 46594299969959, ИП: 897202/25/50059-ИП от 19.09.2025 Номер исполнительного производства 897202/25/50059-ИП Вид ограничения Запрет на регистрационные действия Показать детали Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., Одинцовский р-н, , рп. Большие Вяземы, ул. Городок-17, , стр. 3042/2, Основание Документ: 3429342922/5059 от 19.02.2026, Юркова Ирина Михайловна, СПИ: 46594345164473, ИП: 1057845/25/50059-ИП от 10.11.2025 Номер исполнительного производства 1057845/25/50059-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., Одинцовский р-н, , рп. Большие Вяземы, ул. Городок-17, , стр. 3042/2, Основание Документ: 3429341900/5059 от 19.02.2026, Юркова Ирина Михайловна, СПИ: 46594354262273, ИП: 1088988/25/50059-ИП от 18.11.2025 Номер исполнительного производства 1088988/25/50059-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., Одинцовский р-н, , рп. Большие Вяземы, ул. Городок-17, , стр. 3042/2, Основание Документ: 3429344509/5059 от 19.02.2026, Юркова Ирина Михайловна, СПИ: 46594299970095, ИП: 897036/25/50059-ИП от 19.09.2025 Номер исполнительного производства 897036/25/50059-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., Одинцовский р-н, , рп. Большие Вяземы, ул. Городок-17, , стр. 3042/2, Основание Документ: 3429342057/5059 от 19.02.2026, Юркова Ирина Михайловна, СПИ: 46594351212173, ИП: 1077465/25/50059-ИП от 13.11.2025 Номер исполнительного производства 1077465/25/50059-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., Одинцовский р-н, , рп. Большие Вяземы, ул. Городок-17, , стр. 3042/2, Основание Документ: 3429341394/5059 от 19.02.2026, Юркова Ирина Михайловна, СПИ: 46594358027123, ИП: 1112281/25/50059-ИП от 20.11.2025 Номер исполнительного производства 1112281/25/50059-ИП Вид ограничения Запрет на регистрационные действия Регион инициатора Московская область Адрес отдела судебных приставов 143050, Россия, Московская обл., Одинцовский р-н, , рп. Большие Вяземы, ул. Городок-17, , стр. 3042/2, Основание Документ: 3429340224/5059 от 19.02.2026, Юркова Ирина Михайловна, СПИ: 46594367368166, ИП: 1123822/25/50059-ИП от 01.12.2025 Номер исполнительного производства 1123822/25/50059-ИП
 Обременения и ограничения на распоряжение и эксплуатацию Имущества, наложенные работниками службы судебных приставов, судебными органами, иными лицами, подлежат снятию/отмене финансовым управляющим в установленном законом порядке до проведения торгов по продаже Имущества или в ходе их проведения. В случае, если указанные обременения не были отменены – в соответствии с требованиями ч. 19 ст. 110 ФЗ «О несостоятельности (банкротстве)» финансовый управляющий указывает в договоре купли-продажи на их наличие и разъясняет Покупателю о необходимости их самостоятельного снятия/отмены. В связи с не работой сервиса ГИБДД по проверке запретов на ТС по VIN номеру на данный момент отсутствует техническая возможность проверить актуальную информацию по наличию обременений.
 , Ознакомление с имуществом осуществляется по рабочим дням, в период представления заявок на участие в торгах по предварительному согласованию. Предварительная запись по телефону: Шемраков Олег +7 916 337-01-11 (контакт для ознакомления с имуществом), при невозможности связаться с хранителем связаться с финансовым управляющим по адресу электронной почты - 89152198870@mail.ru, а также на сайте: https://bankrot.torggroup.org. Сведения об адресе местонахождения автомобиля- г. Наро-Фоминск, д. Котово, ул. д. 100 (открытая парковка).
 Местонахождении ключей и документов- г. Наро-Фоминск, д. Котово, ул. Васильковая д. 42.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/384d83b9-3609-494a-b560-9962e20b99ec</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46302.08363425926</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46309.08594907408</v>
+        <v>46310.08423611111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>