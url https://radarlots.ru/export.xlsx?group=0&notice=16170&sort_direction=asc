--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -719,114 +719,117 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:94b29be7-eea5-4214-ab53-5f99ea386dd0_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>16170</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Легковой автомобиль марки: HONDA, модель: Civic, год выпуска: 2008г., идентификационный номер (VIN): SHHFK28808U037082</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Автомобили</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>450000</v>
+        <v>356000</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>450000</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>45000</v>
+        <v>35600</v>
+      </c>
+      <c r="Q2" s="2" t="n">
+        <v>356000</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>ТоргГрупп</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Бондарчук Вячеслав Борисович</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>772028454636</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46265.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46358.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль марки: HONDA, модель: Civic, год выпуска: 2008г., идентификационный номер (VIN): SHHFK28808U037082. Автомобиль на ходу, готов в эксплуатации, но требует кузовного ремонта, двигатель в порядке, коробку меняли несколько лет назад. Нужен новый аккумулятор. Длительное время не находился в эксплуатации, не проходил ТО, Ознакомление с имуществом, выставленном на торги, можно согласовать по предварительной записи тел.: +7 (991) 878-45-87, эл. почта: birkovskiy.yura@mail.ru у организатора торгов, а также по номеру: +7 903 770-83-88 (прямая связь с должником)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/94b29be7-eea5-4214-ab53-5f99ea386dd0</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.0974074074</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46309.92607638889</v>
+        <v>46317.93282407407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>