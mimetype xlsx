--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -802,47 +802,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46261.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46356.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки CHERY модель ARRIZO 8 2023 г.в. VIN-номер LVVDC21B7PD233371
 Обращаю внимание, что на автомобиле присутствует трещина на лобовом стекле около 10 см. Поврежден передний бамер. Также необходимо отметить, что автомобиль находился в эксплуатации и является бывшим в употреблении; может иметь иные скрытые недостатки (неисправности), которые являются следствием эксплуатационных дефектов или естественного износа любых узлов, агрегатов и комплектующих, а также следствием ненадлежащего использования, ремонта или технического обслуживания.
 На Имущество зарегистрировано ограничение (обременение) права: автомобиль находится в залоге у ПАО «Совкомбанк»., Для получения всей имеющейся информации о лоте (в том числе фото) необходимо направить запрос на адрес эл. почты (в теме письма указать ФИО должника): semina.torg@yandex.ru либо по телефону +7 (919) 273-13-96
 Транспортное средство расположено по адресу: г. Краснодар, ул. Гаврилова, д. 27</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2a0a0508-731c-495b-8c6f-3e7d104e7b83</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.12796296296</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46327.0896412037</v>
+        <v>46328.0900925926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>