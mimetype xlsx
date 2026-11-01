--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -795,47 +795,47 @@
         <v>46253.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46346.5625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль марки:
 КИА, модель ED (CEE'D) ЕD, год
 выпуска 2011,
 идентификационный номер (VIN)
 XWEHC512AC0008983
 Тех. описание: Техническое состояние удовлетворительное, требуется проф. диагностика для обнаружения внутренних проблем. Сколы/царапины/вмятины по кузову. Для более точного технического описания необходимо провести проф. диагностику.,
 С предметом торгов можно ознакомиться в г.Пенза, предварительно согласовав дату и время по телефону 89270968655 или направив запрос на адрес электронной почты: 89270968655t@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7cc18182-4834-457d-a361-daef9138df90</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.04414351852</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.09726851852</v>
+        <v>46327.09006944444</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>