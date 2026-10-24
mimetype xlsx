--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -789,47 +789,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46340.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль ХЕНДЭ ГРАНД СТАРЕКС, наименование (тип ТС) Грузовой фургон,
 VIN № KMFWBH7JP8U011896, год изготовления ТС 2008, модель, № двигателя – D4CB 7221427, шасси (рама) отсутствует, кузов (кабина, прицеп) № KMFWBH7JP8U011896, цвет кузова (кабины, прицепа) серый, государственный регистрационный знак М114ВР193, паспорт ТС 77 РК 459229, выдан 27.10.2021г. МО ГИБДД ТНРЭР № 2 ГУ МВД России по г. Москве, свидетельство о регистрации ТС 99 46 973498, выдано 31.01.2023г. МРЭО № 1 ГИБДД ГУ МВД России по КК (ул. Просторная, 7). Обременение - залог в пользу ПАО «Совкомбанк» на основании кредитного договора № 11145320358 от 09.10.2024г.
 Автомобиль на ходу, заводится, имеет множественные мелкие повреждения кузова, ржавчину кузова, узлов и агрегатов, сведения о необходимом ремонте отсутствуют, так как дефектовка не проводилась.
 В комплекте паспорт транспортного средства, свидетельство о регистрации ТС, 2 комплекта ключей, Ознакомление с предметом торгов в г. Краснодар, в рабочие дни по согласованию с организатором торгов, обязательная запись по тел. 89184384147</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2d02a40c-1f19-440e-8ab7-e51ff909f195</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.11636574074</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.081875</v>
+        <v>46319.08027777778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>