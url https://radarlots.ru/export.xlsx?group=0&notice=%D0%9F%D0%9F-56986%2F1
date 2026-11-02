--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -733,57 +733,57 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ПП-56986/1</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Право требования задолженности Сергеева Андрея Николаевича (ИНН: 434532109528) в пользу ООО «СТП» (ИНН: 4345470660, ОГРН: 1174350013375) в размере 44 563 443,15 руб. (сорок четыре миллиона пятьсот…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Права требования на краткосрочные долговые обязательства (дебиторская задолженность)</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>449496</v>
+        <v>412038</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>749160</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>89899.2</v>
+        <v>82407.60000000001</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Уральская электронная торговая площадка</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>ООО "СТП"</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>4345470660</t>
         </is>