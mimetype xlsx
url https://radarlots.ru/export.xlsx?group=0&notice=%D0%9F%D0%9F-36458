--- v0 (2026-10-20)
+++ v1 (2026-10-22)
@@ -733,100 +733,100 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ПП-36458</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Лот №1</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Права требования на краткосрочные долговые обязательства (дебиторская задолженность)</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>163010.52</v>
+        <v>148191.38</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>296382.77</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>32602.1</v>
+        <v>29638.28</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>АО "ЭКТИВ ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>7709525480</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46286.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46369.79166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №1. Дебиторская задолженность к: 1.1. ООО "А1 Эксперт" (ИНН 6165162131), сумма 98 400,00 руб.; 1.2. ООО "АБН" (ИНН 7730640648), сумма 92,28 руб.; 1.3. ООО "АВВ" (ИНН 6101001058), сумма 28 862,29 руб. (Определение Арбитражного суда Ростовской обл. от 17.10.2023 по делу № А53-45588/2021); 1.4. ООО "АРИС" (ИНН 7725298281), сумма 38 067,03 руб.; 1.5. ООО "Бетон.Ком" (ИНН 6161076844), сумма 41 875,00 руб.; 1.6. ООО "Бетон-Мастер ЖБИ" (ИНН 2360004420), сумма 12 750,00 руб.; 1.7. ООО "БРЮЛЛОВ КОМ" (ИНН 7729443187), сумма 486,73 руб.; 1.8. ООО "Вектор" (ИНН 1657097618), сумма 3 748,40 руб.; 1.9. АО "Группа Ренессанс Страхование" (ИНН 7725497022), сумма 42 838,08 руб.; 1.10. АО "ДХЛ Интернешнл" (ИНН 7707033437), сумма 2 173,90 руб.; 1.11. ООО "ЕВРОБЕТОН" (ИНН 6167125061), сумма 13 200,00 руб.; 1.12. ООО "ЗЕНОН Н.С.П." (ИНН 7729126029), сумма 6 429,20 руб.; 1.13. АО "Интерфакс" (ИНН 7710137066), сумма 3 737,20 руб.; 1.14. ООО "ИЦ МИКРОНИКА" (ИНН 7719846162), сумма 6 292 448,14 руб. (Определение Арбитражного суда г. Москвы от 10.03.2017 по делу № А40-234195/16); 1.15. ООО "КОМУС-РОСТОВ" (ИНН 6163069899), сумма 0,06 руб.; 1.16. ЗАО "МАКС" (ИНН 7709031643), сумма 32 000,00 руб.; 1.17. ЗАО "Металлоторг" (ИНН 7118018781), сумма 1 749,50 руб.; 1.18. ПАО «НижневартовскАСУнефть» (ИНН 8603015700), сумма 9 781 747,21 руб. (Постановление Девятого арбитражного апелляционного суда от 12.09.2022 по делу № А40- 102167/19, Определение Арбитражного суда г. Москвы от 24.03.2023 по делу № А40– 104891/19); 1.19. ООО "НИКС КОМПЬЮТЕРНЫЙ СУПЕРМАРКЕТ" (ИНН 5008040124), сумма 4 801,29 руб.; 1.20. ООО "ГМК "Норильский никель" (ИНН 8401005730), сумма 10 130,02 руб.; 1.21. ООО «НСК ЭНТЭР» (ИНН 6126011682), сумма 19 818 577,05 руб. (Определение Арбитражного суда г. Москвы от 19.10.2021 по делу № А40-129372/16); 1.22. УФПС г. Москвы-филиал ФГУП "ПОЧТА РОССИИ" (ИНН 7724261610), сумма 16 354,80 руб.; 1.23. ООО «Проектно-монтажная компания Сибири» (ИНН 2465208654), сумма 55 727 183,52 руб. (Определение Арбитражного суда г. Москвы от 08.12.2020 по делу № А40-104897/19); 1.24. ООО «Проектно-монтажная компания Сибири» (ИНН 2465208654), сумма 204 381 549,90 руб. (Постановление Девятого арбитражного апелляционного суда от 12.09.2022 по делу № А40- 102167/19, Определение Арбитражного суда г. Москвы от 20.04.2023 по делу № А40-104897/19); 1.25. ООО "Регион Электро" (ИНН 6319112479), сумма 4 940,18 руб.; 1.26. АНО ДПО "Современная научно-технологическая академия" (ИНН 7705520940), сумма 11 000,00 руб.; 1.27. ООО "Строительно-монтажное управление 4" (ИНН 6165203966), сумма 1 750,05 руб.; 1.28. ООО "ЭНЕРГОКОМ" (ИНН 7705892151), сумма 1 197,77 руб.; 1.29. ООО "ЭНЕРГОСИЛА" (ИНН 6163073415), сумма 4 684,60 руб.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/524d5737-aa69-4ffe-bdb3-ee4eea9c63a8</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46277.90557870371</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46314.93115740741</v>
+        <v>46315.92158564815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>