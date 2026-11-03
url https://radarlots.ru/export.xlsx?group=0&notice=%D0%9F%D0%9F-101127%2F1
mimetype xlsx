--- v0 (2026-10-31)
+++ v1 (2026-11-03)
@@ -738,100 +738,100 @@
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Движимое имущество: Great Wall CC6460, VIN: X9XFF3A5X8A025411, 2009 года выпуска</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Автомобили</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Московская область, г. Домодедово</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>198000</v>
+        <v>173250</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>247500</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>39600</v>
+        <v>34650</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Грицаюк Андрей Валерьевич</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>504007089143</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46358.99930555555</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Движимое имущество: Great Wall CC6460, VIN: X9XFF3A5X8A025411, 2009 года выпуска. Адрес местонахождения: Московская область, г. Домодедово. Информацию о соответствующем Лоте (состав, характеристики и др.) в полном объеме можно получить в рабочие дни с 10:00ч. до 16:00ч., по предварительной договоренности по телефону: +7 (926) 953-70-57 Андрей, а также с направлением запроса на адрес электронной почты Финансового управляющего: parib@mail.ru. С более подробной информацией о торгах можно ознакомиться на электронной площадке, а также у Организатора торгов в рабочие дни с 12:00ч. до 18:00ч. В отношении имущества подлежащего продаже на торгах могут иметься сведения о наличии существующих ограничений (обременений). Заявитель обязан любым доступным для него способом самостоятельно осуществить и предпринять все необходимые действия по ознакомлению с подлежащим продаже на торгах имуществом и имеющимися в отношении этого имущества документами, в том числе о наличии существующих ограничений (обременений). При этом Заявитель может так же получить информацию об имуществе на официальном сайте Госавтоинспекции по адресу в сети Интернет https://госавтоинспекция.рф/check/auto. Заявитель при подачи заявки на участие в торгах подтверждает об ознакомлении с подлежащим продаже на торгах имуществом и имеющимися в отношении этого имущества документами, в том числе о наличии существующих ограничений (обременений). С даты подачи заявки на участие в торгах (в том числе в случае последующего заключения договора купли-продажи), претензии по ознакомлению с подлежащим продаже на торгах имуществом и имеющимися в отношении этого имущества документами, в том числе о наличии существующих ограничений (обременений) не принимаются.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c426910b-7dcf-4487-bc5f-269669807509</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.909375</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46325.91780092593</v>
+        <v>46329.09417824074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>