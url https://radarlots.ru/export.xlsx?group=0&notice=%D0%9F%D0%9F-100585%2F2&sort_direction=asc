--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -733,100 +733,100 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ПП-100585/2</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Незаложенное движимое имущество, расположенное по адресу г. Сочи, пр-т Пушкина, д. 14, в количестве 241 наименование, в том числе: мебель, сантехника, трубы, керамические плитка и гранит,…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Инвентарь хозяйственно-бытового назначения, Мебель и комплектующие, Приборы бытовые, Санитарно-техническое оборудование, комплектующие и инструмент, Строительно-отделочное оборудование, комплектующие и инструмент</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>13522339.33</v>
+        <v>12677193.12</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>16902924.17</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>1352233.93</v>
+        <v>1267719.31</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>ООО "ПРОСПЕКТ ПУШКИНА"</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>2320120318</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46293.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46358.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Незаложенное движимое имущество, расположенное по адресу г. Сочи, пр-т Пушкина, д. 14, в количестве 241 наименование, в том числе: мебель, сантехника, трубы, керамические плитка и гранит, строительные материалы (смеси, клей, шпатлевка, наливной пол, затирка, штукатурка, саморезы, гвозди и т.д.), светильники, бытовая техника. Полный перечень имущества прилагается. Ознакомиться с Лотом можно по вторникам и четвергам с 12 до 15 по адресу г. Сочи, пр-т Пушкина, д. 14. Для ознакомления обязательна предварительная заявка по e-mail sbblinnik@mail.ru с указанием лиц, которые будут проводить осмотр. В ответ направляется подтверждение времени ознакомления с указанием времени и даты осмотра. Телефон для справок 8(919)9661750. По телефону запись не производится.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/cbce43a6-32aa-4d6e-9867-10be00348b7b</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46289.90341435185</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.92168981482</v>
+        <v>46318.91634259259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>