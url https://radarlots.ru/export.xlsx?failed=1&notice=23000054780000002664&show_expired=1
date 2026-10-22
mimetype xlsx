--- v0 (2026-10-16)
+++ v1 (2026-10-22)
@@ -10,88 +10,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Лоты" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="# ##0.00"/>
+    <numFmt numFmtId="165" formatCode="# ##0 ₽"/>
+    <numFmt numFmtId="166" formatCode="yyyy-mm-dd h:mm:ss"/>
+    <numFmt numFmtId="167" formatCode="DD.MM.YYYY HH:MM"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -692,44 +701,188 @@
         <is>
           <t>Отложен</t>
         </is>
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Заметка</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Цена при добавлении</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Появился в базе</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Обновлён</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>torgi_gov:23000054780000002664_1</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>23000054780000002664</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>квартира пл.50,5кв.м по адресу: Российская Федерация, город Москва, вн.тер.г. муниципальный округ Выхино-Жулебино, бульвар Хвалынский, дом 7/11, корпус 1, квартира 17, к/н 77:04:0005005:1526</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Жилые помещения</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>г. Москва, вн.тер.г. муниципальный округ Выхино-Жулебино, б-р Хвалынский, дом 7/11 к. 1, кв. 17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>77:04:0005005:1526</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>50.5</v>
+      </c>
+      <c r="L2" s="3" t="n">
+        <v>9892000</v>
+      </c>
+      <c r="N2" s="3" t="n">
+        <v>195881.19</v>
+      </c>
+      <c r="O2" s="3" t="n">
+        <v>450000</v>
+      </c>
+      <c r="P2" s="3" t="n">
+        <v>50000</v>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>Иная собственность</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Российский аукционный дом</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>https://catalog.lot-online.ru/notice/23000054780000002664/1</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВОСТОЧНЫЙ МОСТ"</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>9714016316</t>
+        </is>
+      </c>
+      <c r="AC2" s="4" t="n">
+        <v>46301.375</v>
+      </c>
+      <c r="AD2" s="4" t="n">
+        <v>46310.66666666666</v>
+      </c>
+      <c r="AE2" s="4" t="n">
+        <v>46315.5</v>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>квартира пл.50,5кв.м по адресу: Российская Федерация, город Москва, вн.тер.г. муниципальный округ Выхино-Жулебино, бульвар Хвалынский, дом 7/11, корпус 1, квартира 17, к/н 77:04:0005005:1526 должник (собственник) Казаков А.М Фотографии имущества судебным приставом-исполнителем не предоставлены</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000054780000002664_1</t>
+        </is>
+      </c>
+      <c r="AH2" s="3" t="n">
+        <v>11032613.8</v>
+      </c>
+      <c r="AI2" s="3" t="n">
+        <v>218467.6</v>
+      </c>
+      <c r="AJ2" s="5" t="n">
+        <v>0.1033856365025667</v>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t>6/Этаж</t>
+        </is>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="AQ2" s="4" t="n">
+        <v>46302.0628125</v>
+      </c>
+      <c r="AR2" s="4" t="n">
+        <v>46310.06298611111</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>