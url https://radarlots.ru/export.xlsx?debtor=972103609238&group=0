--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -827,51 +827,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/24113423-4db3-476a-a1f9-33161971312e</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1059678.62</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1058.62</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.06320654086613553</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.88190972222</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08202546297</v>
+        <v>46318.10016203704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:43be9bd8-85d5-46f5-ab44-49ee4d510a90_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-100856/1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -957,47 +957,47 @@
           <t>Земельный участок,площадью 800 кв.м.,кадастровый
 номер: 50:06:0110303:782, расположенный по адресу:
 Российская Федерация, Московская область, р-н Шаховской,
 с/пос.Серединское,снт Русь,уч-к 653, д.653.
 Имущество является предметом залога в пользу Публичное акционерное общество «Сбербанк России».</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/43be9bd8-85d5-46f5-ab44-49ee4d510a90</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>214936</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>268.67</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.2137194327613802</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46297.88440972222</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.08408564814</v>
+        <v>46318.08362268518</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>