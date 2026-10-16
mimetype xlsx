--- v0 (2026-10-15)
+++ v1 (2026-10-16)
@@ -783,51 +783,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Установка для резки труб модель SPS660RB</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:e5435c17-f013-43f4-a2af-f714ef49b576_12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>70825-ОТПП</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>12</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -871,51 +871,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Станок металлообрабатывающий без ЧПУ для пробивки, высечки, резки листового материала «J60»</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:e5435c17-f013-43f4-a2af-f714ef49b576_13</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>70825-ОТПП</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>13</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -959,51 +959,51 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Автоматическая металлообрабатывающая линия с ЧПУ для сверления и распиловки металлических профилей</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:e5435c17-f013-43f4-a2af-f714ef49b576_14</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>70825-ОТПП</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>14</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1047,51 +1047,51 @@
       <c r="AB5" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Автоматическая металлообрабатывающая линия с ЧПУ модель FICER 1204DDFRC</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:e5435c17-f013-43f4-a2af-f714ef49b576_3</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>70825-ОТПП</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>3</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1135,51 +1135,51 @@
       <c r="AB6" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Автоматическая металлорежущая линия c ЧПУ для сверления и резки угловых профилей RAPID 16T</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:e5435c17-f013-43f4-a2af-f714ef49b576_4</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>70825-ОТПП</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>4</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1223,51 +1223,51 @@
       <c r="AB7" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Станок металлообрабатывающий с ЧПУ для сверления P27E</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:e5435c17-f013-43f4-a2af-f714ef49b576_5</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>70825-ОТПП</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>5</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1311,51 +1311,51 @@
       <c r="AB8" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC8" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD8" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Сварочный аппарат ВДМ-6303 С</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ8" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR8" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:e5435c17-f013-43f4-a2af-f714ef49b576_6</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>70825-ОТПП</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>6</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1399,51 +1399,51 @@
       <c r="AB9" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC9" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD9" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Автоматическая портальная система с ЧПУ FICER мод. GEMINI 32 HPE</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ9" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR9" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>fedresurs:e5435c17-f013-43f4-a2af-f714ef49b576_8</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>70825-ОТПП</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>8</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1487,51 +1487,51 @@
       <c r="AB10" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC10" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD10" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Профилегибочная машина DAVI MCP 9</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ10" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR10" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>fedresurs:e5435c17-f013-43f4-a2af-f714ef49b576_9</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>70825-ОТПП</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>9</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1575,47 +1575,47 @@
       <c r="AB11" t="inlineStr">
         <is>
           <t>9710013843</t>
         </is>
       </c>
       <c r="AC11" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD11" s="3" t="n">
         <v>46337.95833333334</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>Профилегибочная машина DAVI MCP 26</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e5435c17-f013-43f4-a2af-f714ef49b576</t>
         </is>
       </c>
       <c r="AQ11" s="3" t="n">
         <v>46295.88086805555</v>
       </c>
       <c r="AR11" s="3" t="n">
-        <v>46310.09875</v>
+        <v>46311.08381944444</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>