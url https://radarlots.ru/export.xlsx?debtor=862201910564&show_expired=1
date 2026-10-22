--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -786,51 +786,51 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46412.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Трофимченко Светлане Анатольевне в размере 1 095 105,64 рублей, подтвержденная:
 - определением Арбитражного суда г. Москвы от 29.06.2022 г. по делу № А40-32894/2017;
 - постановлением Девятого арбитражного апелляционного суда от 04.09.2024 г. по делу № А40-32894/2017;
 - определением Арбитражного суда г. Москвы от 12.11.2025 г. по делу № А40-32894/2017.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f4f425b1-12a2-4556-a570-7a8464c40958</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.88072916667</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.88260416667</v>
+        <v>46317.07710648148</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:f4f425b1-12a2-4556-a570-7a8464c40958_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>71300-ОТПП</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -874,47 +874,47 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>862201910564</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46412.5</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к ООО Мега-Интер (ИНН 7705482081, ОГРН 1027705039339) в размере 3 655 000,00 рублей, подтвержденная договорами займа и платежными поручениями. Срок исковой давности не истек.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f4f425b1-12a2-4556-a570-7a8464c40958</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46309.88072916667</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46316.88260416667</v>
+        <v>46317.07710648148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>