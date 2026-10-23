--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1252,51 +1252,51 @@
         </is>
       </c>
       <c r="AH5" s="2" t="n">
         <v>163649.28</v>
       </c>
       <c r="AI5" s="2" t="n">
         <v>54549.76</v>
       </c>
       <c r="AJ5" s="4" t="n">
         <v>-0.2331248875644305</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>-1/Подвал</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46286.8855787037</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46317.08644675926</v>
+        <v>46318.0895949074</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:73e82501-029c-4246-9f21-cd6619611567_3</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>ПП-100590/3</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>3</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1389,51 +1389,51 @@
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/73e82501-029c-4246-9f21-cd6619611567</t>
         </is>
       </c>
       <c r="AH6" s="2" t="n">
         <v>682595.2</v>
       </c>
       <c r="AI6" s="2" t="n">
         <v>1218.92</v>
       </c>
       <c r="AJ6" s="4" t="n">
         <v>-0.9041739525856614</v>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46286.89599537037</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46317.08761574074</v>
+        <v>46318.91221064814</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:152b34fb-e086-46aa-a7c7-5fdfdb642557_2</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ПП-100590/2</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>2</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -1534,47 +1534,47 @@
         </is>
       </c>
       <c r="AH7" s="2" t="n">
         <v>169104.26</v>
       </c>
       <c r="AI7" s="2" t="n">
         <v>54549.76</v>
       </c>
       <c r="AJ7" s="4" t="n">
         <v>-0.1933466371574553</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>-1/Подвал</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46286.89738425926</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46317.09074074074</v>
+        <v>46318.09280092592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>