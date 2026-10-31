--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -788,51 +788,51 @@
           <t>775106304629</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46378</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль Vortex SUV T11 Tingo, VIN: X7MDB11DMB0009454, грз. Е876ЕУ750, 132 л.с., 2011 г.в. Согласно сведениям, представленным должником, автомобиль имеет коррозии и ржавчины по корпусу, а также следующие дефекты: необходима замена радиатора отопителя, переключателя направления воздуха, заправка кондиционера, замена датчика АБС, замена троса ручника, колодок ручника, дисков тормозных задних с колодками, прокладок ГБЦ, плюсовой клеммы, крепления термостата допускают утечку, замена обшивки задней правой двери, обивки водительского сиденья, замена заднего правого фонаря.
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом осуществляется по местонахождению имущества самостоятельно, получить документы по предмету торгов можно по электронной почте, отправив соответствующий запрос на электронную почту организатора торгов: bakrov@prof-zaschita.ru или по телефону +79956419695, либо ознакомиться с документами лично по адресу г. Москва, м. ВДНХ ул. Ярославская 13 А, стр. 1, эт. 2, оф. 8. с 11:00 до 12:00 (кроме выходных и праздничных дней) предварительно уведомив организатора торгов по вышеуказанному телефону.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f62baa78-b42d-4ae4-9b5d-c48d73b8d1b6</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.90802083333</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46324.90962962963</v>
+        <v>46325.90900462963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:8b0531f6-32c0-4783-899f-44a2f2a12756_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>223048-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>