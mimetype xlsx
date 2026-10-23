--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -786,51 +786,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>774385057252</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46310.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46345.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Справки о порядке оформления участия в торгах, регламенте проведения торгов, ознакомления с проектом договора купли-продажи имущества, осуществляется по следующим контактам: тел. +7(999)696-02-73, moroz_as2810@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/01338d6f-3bc1-418f-9121-b263e2d30863</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46310.89766203704</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.89726851852</v>
+        <v>46318.08069444444</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:0161ca59-758e-4875-aff2-951d7295394e_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-65003</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -877,51 +877,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>774385057252</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46310.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46345.5</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Справки о порядке оформления участия в торгах, регламенте проведения торгов, ознакомления с проектом договора купли-продажи имущества, осуществляется по следующим контактам: тел. +7(999)696-02-73, moroz_as2810@mail.ru</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0161ca59-758e-4875-aff2-951d7295394e</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46310.89657407408</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.89652777778</v>
+        <v>46318.08061342593</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:3b4829b1-2b48-4fab-9350-ae717fa9455f_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ОАОФЦП-64999</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -968,51 +968,51 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>774385057252</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46310.5</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46345.5</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Справки о порядке оформления участия в торгах, регламенте проведения торгов, ознакомления с проектом договора купли-продажи имущества, осуществляется по следующим контактам: тел. +7(999)696-02-73, moroz_as2810@mail.ru</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3b4829b1-2b48-4fab-9350-ae717fa9455f</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46310.8953125</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46317.89571759259</v>
+        <v>46318.08020833333</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:3b4829b1-2b48-4fab-9350-ae717fa9455f_2</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ОАОФЦП-64999</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>2</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1059,51 +1059,51 @@
       <c r="AB5" t="inlineStr">
         <is>
           <t>774385057252</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46310.5</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46345.5</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Справки о порядке оформления участия в торгах, регламенте проведения торгов, ознакомления с проектом договора купли-продажи имущества, осуществляется по следующим контактам: тел. +7(999)696-02-73, moroz_as2810@mail.ru</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3b4829b1-2b48-4fab-9350-ae717fa9455f</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46310.8953125</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46317.89571759259</v>
+        <v>46318.08020833333</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:3b4829b1-2b48-4fab-9350-ae717fa9455f_3</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>ОАОФЦП-64999</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>3</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1150,51 +1150,51 @@
       <c r="AB6" t="inlineStr">
         <is>
           <t>774385057252</t>
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46310.5</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46345.5</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Справки о порядке оформления участия в торгах, регламенте проведения торгов, ознакомления с проектом договора купли-продажи имущества, осуществляется по следующим контактам: тел. +7(999)696-02-73, moroz_as2810@mail.ru</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3b4829b1-2b48-4fab-9350-ae717fa9455f</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46310.8953125</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46317.89571759259</v>
+        <v>46318.08020833333</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:3b4829b1-2b48-4fab-9350-ae717fa9455f_4</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ОАОФЦП-64999</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>4</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1241,47 +1241,47 @@
       <c r="AB7" t="inlineStr">
         <is>
           <t>774385057252</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46310.5</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46345.5</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Справки о порядке оформления участия в торгах, регламенте проведения торгов, ознакомления с проектом договора купли-продажи имущества, осуществляется по следующим контактам: тел. +7(999)696-02-73, moroz_as2810@mail.ru</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3b4829b1-2b48-4fab-9350-ae717fa9455f</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46310.8953125</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46317.89571759259</v>
+        <v>46318.08020833333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>