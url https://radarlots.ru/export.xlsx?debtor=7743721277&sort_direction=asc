--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -783,51 +783,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_11</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>11</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -871,51 +871,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_12</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>12</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -959,51 +959,51 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_13</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>13</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1047,51 +1047,51 @@
       <c r="AB5" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_14</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>14</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1135,51 +1135,51 @@
       <c r="AB6" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_15</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>15</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1223,51 +1223,51 @@
       <c r="AB7" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_19</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>19</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1311,51 +1311,51 @@
       <c r="AB8" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC8" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD8" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ8" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR8" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_22</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>22</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1399,51 +1399,51 @@
       <c r="AB9" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC9" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD9" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ9" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR9" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_23</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>23</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1487,51 +1487,51 @@
       <c r="AB10" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC10" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD10" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ10" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR10" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_24</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>24</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1575,51 +1575,51 @@
       <c r="AB11" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC11" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD11" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ11" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR11" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_25</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>25</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1663,51 +1663,51 @@
       <c r="AB12" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC12" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD12" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ12" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR12" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_29</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>29</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1751,51 +1751,51 @@
       <c r="AB13" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC13" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD13" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ13" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR13" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_3</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>3</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1839,51 +1839,51 @@
       <c r="AB14" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC14" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD14" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Специализированная техника</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ14" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR14" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_30</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>30</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1927,51 +1927,51 @@
       <c r="AB15" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC15" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD15" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ15" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR15" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_32</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>32</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2015,51 +2015,51 @@
       <c r="AB16" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC16" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD16" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ16" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR16" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_33</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>33</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2103,51 +2103,51 @@
       <c r="AB17" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC17" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD17" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ17" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR17" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_4</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>4</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2191,51 +2191,51 @@
       <c r="AB18" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC18" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD18" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ18" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR18" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_42</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>42</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2279,51 +2279,51 @@
       <c r="AB19" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC19" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD19" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ19" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR19" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_48</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D20" t="n">
         <v>48</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2367,51 +2367,51 @@
       <c r="AB20" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC20" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD20" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ20" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR20" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_49</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D21" t="n">
         <v>49</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2455,51 +2455,51 @@
       <c r="AB21" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC21" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD21" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ21" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR21" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_5</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D22" t="n">
         <v>5</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2543,51 +2543,51 @@
       <c r="AB22" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC22" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD22" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ22" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR22" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_50</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D23" t="n">
         <v>50</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2631,51 +2631,51 @@
       <c r="AB23" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC23" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD23" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ23" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR23" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_51</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D24" t="n">
         <v>51</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2719,51 +2719,51 @@
       <c r="AB24" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC24" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD24" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ24" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR24" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_52</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D25" t="n">
         <v>52</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2807,51 +2807,51 @@
       <c r="AB25" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC25" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD25" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ25" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR25" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>fedresurs:7401d94a-297b-44f0-b2d0-30c35d9e357f_6</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>70547-ОТПП</t>
         </is>
       </c>
       <c r="D26" t="n">
         <v>6</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2895,47 +2895,47 @@
       <c r="AB26" t="inlineStr">
         <is>
           <t>7743721277</t>
         </is>
       </c>
       <c r="AC26" s="3" t="n">
         <v>46293.5</v>
       </c>
       <c r="AD26" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>Прицепы и полуприцепы, фургоны</t>
         </is>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7401d94a-297b-44f0-b2d0-30c35d9e357f</t>
         </is>
       </c>
       <c r="AQ26" s="3" t="n">
         <v>46290.89953703704</v>
       </c>
       <c r="AR26" s="3" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08075231482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>