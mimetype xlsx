--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -754,108 +754,108 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Ховрино, ул. Клинская, д. 19, кв. 34 (в залоге у Алелековой Ю.Л.) после предварительного согласования с финансовым управляющим по электронной почте pomoshnikau@yandex.ru</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>77:09:0001008:4633</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>51</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>2925000</v>
+        <v>2700000</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>4500000</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>57352.94</v>
+        <v>52941.18</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Демина Алена Александровна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>774328398104</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46286.375</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46381.37430555555</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот № 2 – 1/3 доли в праве общей долевой собственности на квартиру (жилое помещение), площадью 51 кв. м., кадастровый номер: 77:09:0001008:4633, расположенное по адресу: г. Москва, вн.тер.г. муниципальный округ Ховрино, ул. Клинская, д. 19, кв. 34 (в залоге у Алелековой Ю.Л.)
 после предварительного согласования с финансовым управляющим по электронной почте pomoshnikau@yandex.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/890be5b6-22f9-4a8b-ba8e-b5f15413fb50</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>9780449.01</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>191773.51</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.7009339758318519</v>
+        <v>0.7239390546140172</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46283.90211805556</v>
       </c>
       <c r="AR2" s="4" t="n">
         <v>46323.1103125</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:aff434a1-d19d-47fb-85aa-82b0063390aa_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
@@ -883,108 +883,108 @@
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Ховрино, ул. Клинская, д. 19, кв. 34 (в залоге у Алелековой Ю.Л.) после предварительного согласования с финансовым управляющим по электронной почте pomoshnikau@yandex.ru</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>77:09:0001008:4633</t>
         </is>
       </c>
       <c r="K3" s="2" t="n">
         <v>51</v>
       </c>
       <c r="L3" s="3" t="n">
-        <v>1462500</v>
+        <v>1350000</v>
       </c>
       <c r="M3" s="3" t="n">
         <v>2250000</v>
       </c>
       <c r="N3" s="3" t="n">
-        <v>28676.47</v>
+        <v>26470.59</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA3" t="inlineStr">
         <is>
           <t>Демина Алена Александровна</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>774328398104</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
         <v>46286.375</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46381.37430555555</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Лот №1 – 1/6 доли в праве общей долевой собственности на квартиру (жилое помещение), площадью 51 кв. м., кадастровый номер: 77:09:0001008:4633, расположенное по адресу: г. Москва, вн.тер.г. муниципальный округ Ховрино, ул. Клинская, д. 19, кв. 34 (в залоге у Алелековой Ю.Л.)
 после предварительного согласования с финансовым управляющим по электронной почте pomoshnikau@yandex.ru</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/aff434a1-d19d-47fb-85aa-82b0063390aa</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>9780449.01</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>191773.51</v>
       </c>
       <c r="AJ3" s="5" t="n">
-        <v>0.8504669879159259</v>
+        <v>0.8619695273070086</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46283.90238425926</v>
       </c>
       <c r="AR3" s="4" t="n">
         <v>46323.11038194445</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">