--- v0 (2026-10-29)
+++ v1 (2026-11-01)
@@ -800,47 +800,47 @@
 Марка и модель: LADA VESTA
 Тип ТС: легковой седан
 Год выпуска: 2019
 Идентификационный номер (VIN): XTAGFL440LY410701
 Цвет кузова (кабины): белый
 Мощность (л.с.): 112,8
 Имущество принадлежит на праве собственности Должнику. Обременено залогом ПАО «Совкомбанк».
 Адрес местонахождения транспортного средства: г. Москва, ул. Элеваторная, д. 12к1 (на хранении у должника).
 Имущество имеет следующие характеристики (в т.ч. недостатки):
 – технически исправна, на ходу;
 – пробег составляет более 112 000 км;
 – имеются повреждения передней решётки радиатора, незначительные царапины и сколы по кузову;
 – имеется 2 комплекта ключей., Ознакомление с имуществом осуществляется по месту нахождения по рабочим дням в период представления заявок на участие в торгах, предварительно записавшись по телефону: +7 977 789-80-85 (должник).
 В случае возникновения трудностей с организацией ознакомления с имуществом можно обращаться по тел. финансового управляющего: + 7 925 294-77-43.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3ad2cd97-5821-4e49-a100-339569f60bd2</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46316.88460648148</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46323.90789351852</v>
+        <v>46326.89724537037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>