--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -794,47 +794,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>7736575258</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46272.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46335.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Право требования к ООО "СК ВОЗРОЖДЕНИЕ" (ИНН: 7839101475) задолженности в размере: 79 548 914,40 руб. Доп. информацию, а так же сведения об имуществе можно получить, отправив запрос на E-mail: Bondareva_ssvet@mail.ru, по тел: 8-908-181-07-52, а также E-mail: malik.71@mail.ru и по тел: (8634)311-190 и по адресу: г. Таганрог, ул. Бакинская, 52А, в рабочие дни с 10-00 до 15-00.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b1bacc2f-7d3b-4b41-a281-4bccaac721a3</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46273.66304398148</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09234953704</v>
+        <v>46318.91657407407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>