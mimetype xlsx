--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -817,47 +817,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Жилой дом (здание), кадастровый номер: 50:42:0000000:76708, назначение -жилое, адрес: Московская область, Мытищинский район, сельское поселение Федоскинское, д.Троице- Сельцо, ул.Новолуговая, д.19, общая площадь 223,9 кв. м. (ограничение права и обременение объекта недвижимости: запрещение регистрации, ипотека) с земельным участком, кадастровый номер: 50:12:0020309:320, вид разрешенного использования объекта недвижимости: для индивидуального жилищного строительства, адрес ориентира: обл. Московская, р-н Мытищинский, сельское поселение Федоскинское, юго-восточнее д.Троице-Сельцо, уч-к 39, площадь 1591 +/- 28 (Ограничение права и обременение объекта недвижимости: запрещение регистрации, ипотека).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3542c976-e0f7-48cb-bbf4-5738a254dd23</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>7646526.65</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>34151.53</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46316.88203703704</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.89679398148</v>
+        <v>46328.90971064815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>