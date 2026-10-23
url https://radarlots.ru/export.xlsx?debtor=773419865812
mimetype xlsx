--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -823,47 +823,47 @@
 Вид объекта – Земельный участок Кадастровый номер: 69:27:0091801:9, Виды разрешенного использования объекта недвижимости: Для ведения личного подсобного хозяйства, Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Тверская область, рн. Ржевский, с/п. "Итомля", д. Бойково, д. 11, площадь 1011 +/- 22
 Порядок ознакомления с имуществом должника:
 Порядок ознакомления с имуществом — по предварительной записи не менее чем за 5 рабочих дней до предполагаемой даты ознакомления. Запись осуществляется в рабочие дни по телефону +7 980 496 02 02 или электронной почте ryazanovanellya@mail.ru с 11:00 до 17:00 по московскому времени.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/47547702-4fd3-4414-a27f-3e0840def6ee</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>404099.01</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>10335.01</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46294.8978125</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08561342592</v>
+        <v>46318.08614583333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>