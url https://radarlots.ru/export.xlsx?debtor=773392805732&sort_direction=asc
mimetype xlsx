--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -733,51 +733,51 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>387004</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Транспортное средство: HYUNDAI SOLARIS, Идентификационный номер (VIN номер): Z94K341CBLR162191, Год изготовления: 2019 гос.номер В242ОУ799</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>666000</v>
+        <v>632700</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>666000</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>является предметом залога ОА «ТБанк» (ИНН 7710140679, ОГРН 1027739642281), адрес 127287, г</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
@@ -789,47 +789,47 @@
         <is>
           <t>773392805732</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46328.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Транспортное средство: HYUNDAI SOLARIS, Идентификационный номер (VIN номер): Z94K341CBLR162191, Год изготовления: 2019 гос.номер В242ОУ799. Имущество является предметом залога ОА «ТБанк» (ИНН 7710140679, ОГРН 1027739642281), адрес 127287, г. Москва, ул. 2-я Хуторская, д. 38А, стр. 26.
 Покупателю необходимо проявить должную осмотрительность и осмотреть имущество по месту его нахождения - лично или через представителя по доверенности. Техническое состояние, комплектность и отсутствие скрытых недостатков не гарантируются. Возможны аресты, запреты на регистрационные действия и иные обременения - все действия по их снятию и погашению записей победитель торгов осуществляет самостоятельно и за свой счёт. Заявка на ознакомление подаётся в рабочие дни с 10:00 до 17:00 часов на e-mail: t.zakirov@arbitrazhrf.ru; по заявке предоставляется имеющаяся у финансового управляющего информация об имуществе и сведения о лице, во владении которого оно находится. Ознакомление с имуществом – по месту его нахождения, по предварительной записи по тел. +7 995 789-77-60 Рашад.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/75ffb71b-a69b-4978-8f2b-92e372ba31e3</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.87954861111</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.07578703704</v>
+        <v>46318.07603009259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>