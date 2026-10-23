--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -784,51 +784,51 @@
         <is>
           <t>7733816515</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46335</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46409.99930555555</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>дебиторская задолженность ООО "Вектор"
 г.Москва</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6625cc3c-65b0-48b1-8ef5-1d3ca95dba59</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46314.8987037037</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08053240741</v>
+        <v>46318.08063657407</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:2aaca55c-b59b-4157-8faa-4d92c852ab71_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>387537</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -873,51 +873,51 @@
         <is>
           <t>7733816515</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46335</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46409.99930555555</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>дебиторская задолженность ООО "Новатро юг"
 г.Москва</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2aaca55c-b59b-4157-8faa-4d92c852ab71</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46314.89752314815</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.08025462963</v>
+        <v>46318.08023148148</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:46c96896-ef16-4675-b20b-3a0e8eeae1c2_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>387578</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -962,51 +962,51 @@
         <is>
           <t>7733816515</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46335</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46409.99930555555</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>дебиторская задолженность ООО "Олимп-Строй"
 г.Москва</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/46c96896-ef16-4675-b20b-3a0e8eeae1c2</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46314.89572916667</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46317.0799537037</v>
+        <v>46318.07988425926</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:2611653c-23fa-41e6-9ec7-de10ba6d6313_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>387591</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1051,47 +1051,47 @@
         <is>
           <t>7733816515</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46335</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46409.99930555555</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>дебиторская задолженность ООО "ФБ Лидер"
 г.Москва</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2611653c-23fa-41e6-9ec7-de10ba6d6313</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46314.87856481481</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46317.07356481482</v>
+        <v>46318.07394675926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>