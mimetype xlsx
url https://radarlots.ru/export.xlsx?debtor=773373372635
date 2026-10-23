--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -821,47 +821,47 @@
         <is>
           <t>Жилой дом, общей площадью 211,6 кв. м, кадастровый номер: 40:20:100701:40, адрес (местонахождение) объекта: Калужская область, Тарусский район, г. Таруса, пер. Береговой, д. 1, в том числе: Гостевой дом, общей площадью 21,9 кв. м, кадастровый номер: 40:20:100701:74, адрес (местонахождение) объекта: Калужская область, Тарусский район, г. Таруса, пер. Береговой, д. 1 Баня, общей площадью 83,6 кв. м, кадастровый номер: 40:20:100701:76, адрес 4 1.2 (местонахождение) объекта: Калужская область, Тарусский район, г. Таруса, пер. Береговой, д. 1 Земельный участок, категория земель: земли населенных пунктов, разрешенное использование: для индивидуального жилищного строительства, общей площадью 2567+/-35 кв. м, кадастровый номер: 40:20:100701:28
 Ознакомится с вышеуказанным имуществом, можно по предварительной договоренности с организатором торгов путем направления запроса на эл. почту: voronin.ao@mail.ru, контактный телефон – 8 995 784 71 04).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9a36c74d-0a26-45e6-925d-a1ae2c4eaf10</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3053374.23</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>14429.93</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.07907407408</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.09261574074</v>
+        <v>46318.09488425926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>