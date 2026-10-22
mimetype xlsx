--- v0 (2026-10-20)
+++ v1 (2026-10-22)
@@ -792,51 +792,51 @@
         <is>
           <t>7731544658</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46272.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Право требования к ООО «Хайгейт» (ИНН 5024115433) в размере 22 500 000,00 руб.
 Ознакомление с материалами по лоту, получение информации по порядку проведения торгов и оформлению участия в них осуществляется с 11 ч. 00 мин. до 17 ч. 00 мин. по рабочим дням в течение срока подачи заявок по телефону и/или электронной почте организатора торгов (тел.+79161033271, эл.адрес: Elena.shulyakovskaya1@gmail.com) Требование ООО «Северное» на сумму 22 500 000 руб. признано Арбитражным судом Московской области по делу №А41-44405/18 обоснованным и подлежащим удовлетворению за счет имущества должника, оставшегося после погашения требований, включенных в реестр требований кредиторов ООО «Хайгейт» (ИНН 5024115433).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/de044374-53b1-4b52-ac6a-788c422ce5d5</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46273.60732638889</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46315.09478009259</v>
+        <v>46317.09150462963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:2ae97dee-5cf8-4a8f-b15e-2f009392c16f_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ПП-220569</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -883,47 +883,47 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>7731544658</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46265.00069444445</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46335.99930555555</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Право требования к ООО «Хайгейт» (ИНН 5024115433) в размере 22 500 000,00 руб.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2ae97dee-5cf8-4a8f-b15e-2f009392c16f</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46275.12712962963</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46315.09673611111</v>
+        <v>46317.09289351852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>