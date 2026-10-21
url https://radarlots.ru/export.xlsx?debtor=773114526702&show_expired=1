--- v0 (2026-10-20)
+++ v1 (2026-10-21)
@@ -832,51 +832,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1305479.18</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>122007.4</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.4387820417021129</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>3/Подвал</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46312.89287037037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46315.08038194444</v>
+        <v>46317.08111111111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:cac0dd79-6894-4070-a986-ae6bf874c652_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>387112</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -962,51 +962,51 @@
 Для осмотра помещения необходимо связаться с должником Бузуновым Владимиром Владимировичем по телефону 8 903 179-97-56
 Ознакомление с документами на имущество производится по адресу: Москва, Поварская ул. 10. стр. 1 офис 706 с момента публикации сообщения о продаже имущества и до окончания приема заявок, по предварительному согласованию с Организатором торгов по электронной почте: vlad7791@mail.ru, или телефону 8-985-123-61-19
 Определением Арбитражного суда города Москвы от 20 августа 2026 г. по делу № А40-61557/22 назначено судебное заседание на 23.09.2026 г. по апелляционной жалобе Бузунова В.В. на определение Арбитражного суда г. Москвы от 14 июля 2026 года по делу № А40-61557/22, - об утверждении положения о порядке и условиях реализации имущества гражданина Бузунова Владимира Владимировича на условиях Положения о порядке, об условиях и о сроках реализации имущества и об установлении начальной цены продажи имущества гражданина Бузунова Владимира Владимировича в редакции финансового управляющего Шаповалова В.Ю. от 17.11.2025г</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/cac0dd79-6894-4070-a986-ae6bf874c652</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>1037463.06</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>29812.16</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46312.89246527778</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46315.08009259259</v>
+        <v>46317.0810300926</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:3ea55c5f-1d75-416e-8cc7-79a3276bddc4_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>387111</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1096,51 +1096,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>65911407.71</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>464491.95</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>0.4605031020357796</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>27/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46312.88184027778</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46315.07983796296</v>
+        <v>46317.08090277778</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:edcf4a0d-31e1-4d72-a1ef-36f96bc308d0_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>373773</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -2529,51 +2529,51 @@
           <t>773114526702</t>
         </is>
       </c>
       <c r="AC15" s="4" t="n">
         <v>46262.58333333334</v>
       </c>
       <c r="AD15" s="4" t="n">
         <v>46300.58333333334</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Участие в коммерческой организации: Общество с ограниченной ответственностью ООО «Сити Файненс» (ОГРН 1057748554600, ИНН 7734532700). Уставный капитал 20 100 000 руб. Доля участия: 60%
 Для осмотра необходимо связаться с должником Бузуновым Владимиром Владимировичем по телефону 8 903 179-97-56
 Ознакомление с документами на имущество производится по адресу: Москва, Поварская ул. 10. стр. 1 офис 706 с момента публикации сообщения о продаже имущества и до окончания приема заявок, по предварительному согласованию с Организатором торгов по электронной почте: vlad7791@mail.ru, или телефону 8-985-123-61-19</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4d2e87f4-cb5a-418f-b444-888a5c418146</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46275.05907407407</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46314.93005787037</v>
+        <v>46316.92070601852</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>fedresurs:d6edce36-6cc1-4509-abda-db26d7781ff1_1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>373866</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>1</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -2627,47 +2627,47 @@
           <t>773114526702</t>
         </is>
       </c>
       <c r="AC16" s="4" t="n">
         <v>46262.58333333334</v>
       </c>
       <c r="AD16" s="4" t="n">
         <v>46300.58333333334</v>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>Участие в коммерческой организации: Общество с ограниченной ответственностью «Транспортная энергия» (ОГРН 1067746865955, ИНН 7705743706). Уставный капитал: 20 000 руб. Доля участия: 7,25%
 Для осмотра необходимо связаться с должником Бузуновым Владимиром Владимировичем по телефону 8 903 179-97-56
 Ознакомление с документами на имущество производится по адресу: Москва, Поварская ул. 10. стр. 1 офис 706 с момента публикации сообщения о продаже имущества и до окончания приема заявок, по предварительному согласованию с Организатором торгов по электронной почте: vlad7791@mail.ru, или телефону 8-985-123-61-19</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d6edce36-6cc1-4509-abda-db26d7781ff1</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46275.05324074074</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46314.93005787037</v>
+        <v>46316.92070601852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>