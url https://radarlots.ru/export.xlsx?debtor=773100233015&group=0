--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -821,47 +821,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:20:0070906:1785, категория земель: земли сельскохозяйственного назначения, вид разрешённого использования: для садоводства, площадь 800 +/- 20 кв. м, адрес: Российская Федерация, Московская область, г.о. Одинцовский, тер. СНТ Кубинка-М, з/у 87 (прежний адрес: Московская область, Одинцовский район, Кубинская п/а, пос. Кубинка, с/т «Кубинка-М», уч. 87) со всеми коммуникациями (электричество, газ, вода) на соседнем участке, также принадлежащем Должнику. Общая совместная собственность супругов; право собственности зарегистрировано за Павликовым Дмитрием Захаровичем 02.08.2001, № 50-01.20-23.2001-554.2.
 Порядок ознакомления с имуществом должника:
 Доп. информацию можно получить до окончания периода приема заявок по будням с 10:00 до 17:00 (время по МСК) обратившись по эл. адресу: nvkursh@gmail.com, по тел.: 7 915 982 91 65</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/cef7530e-d133-4220-a33b-b8af47fd6d46</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2122184</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>2652.73</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-2.298488726707958</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.89663194444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.89935185185</v>
+        <v>46318.0809375</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>