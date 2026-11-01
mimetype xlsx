--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -830,47 +830,47 @@
           <t>ЛОТ №1: 1.Жилой дом, наименование: индивидуальный жилой дом, площадь 661,1 кв. м., количество этажей 3, в том числе подземных 1, адрес: Московская область, р-н Одинцовский, д. Борки, д. 205, кадастровый номер: 50:20:0040601:841, в т.ч. с движимым имуществом, находящимся в нем (подробнее в Приложении №1). 2. Земельный участок, категория земель: земли населенных пунктов, вид разрешенного использования: для индивидуального жилищного строительства, площадь 2452 +/- 10 кв. м., адрес: Московская область, Одинцовский район, д. Борки, АОЗТ "Барки", уч. 5 (д. 205), кадастровый номер 50:20:0040601:195 (предмет залога и незалога, подробнее в Приложении №1).
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом осуществляется в рабочее время с 10-00 до 16-00 (время московское) по согласованию даты с организатором торгов по телефону 89880019613 или e-mail: Aleksandr-7-7@rambler.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b70c41bc-263d-4c1c-bb8b-4fa7612ec85e</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>27439775.88</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>41506.24</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46280.89741898148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.09762731481</v>
+        <v>46327.09010416667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>