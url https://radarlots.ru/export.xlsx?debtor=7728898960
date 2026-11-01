--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -789,51 +789,51 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46321.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46351.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №1. Право требования к АО «РУССТРОЙБАНК» ОГРН 1027739327880, ИНН 7744001514 (Сумма долга 11 374 416,04 руб.).
 В случае взыскания дебиторской задолженности в период после утверждения начальной цены продажи прав требований, цена и размер прав требований подлежат уменьшению пропорционально сумме взыскания. В случае отмены судебного акта, являющегося основанием возникновения дебиторской задолженности, Лот снимается с торгов.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами возможно связавшись с организатором торгов.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e3bef4c0-b773-413b-bccf-4510559b8c3c</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46315.89923611111</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08106481482</v>
+        <v>46327.08125</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:61226eb9-2f4a-42fe-b3d1-a4731b0f851a_4</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>241369-МЭТС-4</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>4</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -883,47 +883,47 @@
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46321.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46351.5</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Лот №4. Право требования к Ганичу Константину Владимировичу ИНН 772025438001 (Сумма долга 8 980 600 руб.).
 В случае взыскания дебиторской задолженности в период после утверждения начальной цены продажи прав требований, цена и размер прав требований подлежат уменьшению пропорционально сумме взыскания. В случае отмены судебного акта, являющегося основанием возникновения дебиторской задолженности, Лот снимается с торгов.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами возможно связавшись с организатором торгов.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/61226eb9-2f4a-42fe-b3d1-a4731b0f851a</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46315.89815972222</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46326.08078703703</v>
+        <v>46327.08097222223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>