--- v0 (2026-10-16)
+++ v1 (2026-10-21)
@@ -733,276 +733,276 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>366467</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Дебиторская задолженность ООО "ЧОО "СТАРТ-В": Право требования к Струковой Галине Ивановне на основании Решения Московского областного суда по делу № 33-27361/2026 от 01.07.2026 г</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>6755000</v>
+        <v>6272500</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>9650000</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>ООО "ЧОО "СТАРТ-В"</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>7728313890</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46237.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Дебиторская задолженность ООО "ЧОО "СТАРТ-В": Право требования к Струковой Галине Ивановне на основании Решения Московского областного суда по делу № 33-27361/2026 от 01.07.2026 г.
 Дополнительную информацию можно получить с даты публикации и до окончания периода приема заявок по будням с 10:00 до 18:00 (время МСК). Ознакомление с имуществом по предварительной записи по email: brokersy@bk.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5ebd4111-0629-429d-b7e4-b1488fc2eb47</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.09621527778</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46311.91887731481</v>
+        <v>46316.09546296296</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:387f83ac-5cb3-4cfa-84aa-e9e4c8a63fbd_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>366510</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Дебиторская задолженность ООО "ЧОО "СТАРТ-В": Право требования к Макарову Евгению Анатольевичу на основании Решения Севского районного суда Брянской области по делу № 2-28/2026 от 8 мая 2026 года</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="L3" s="2" t="n">
-        <v>16561282.95</v>
+        <v>15378334.17</v>
       </c>
       <c r="M3" s="2" t="n">
         <v>23658975.63</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA3" t="inlineStr">
         <is>
           <t>ООО "ЧОО "СТАРТ-В"</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>7728313890</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46237.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46339.75</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Дебиторская задолженность ООО "ЧОО "СТАРТ-В": Право требования к Макарову Евгению Анатольевичу на основании Решения Севского районного суда Брянской области по делу № 2-28/2026 от 8 мая 2026 года.
 Дополнительную информацию можно получить с даты публикации и до окончания периода приема заявок по будням с 10:00 до 18:00 (время МСК). Ознакомление с имуществом по предварительной записи по email: brokersy@bk.ru.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/387f83ac-5cb3-4cfa-84aa-e9e4c8a63fbd</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46309.09649305556</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46311.91894675926</v>
+        <v>46316.09581018519</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:8a6a01c5-67dc-47df-b487-dcb7f23de92f_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>366483</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Дебиторская задолженность ООО "ЧОО "СТАРТ-В": Право требования к Коньшиной Галине Николаевне на основании заочного Решения Нагатинского районного суда города Москвы по делу № 02-0854/2026 от…</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="L4" s="2" t="n">
-        <v>1925000</v>
+        <v>1787500</v>
       </c>
       <c r="M4" s="2" t="n">
         <v>2750000</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA4" t="inlineStr">
         <is>
           <t>ООО "ЧОО "СТАРТ-В"</t>
         </is>
       </c>
       <c r="AB4" t="inlineStr">
         <is>
           <t>7728313890</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46237.5</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46339.75</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Дебиторская задолженность ООО "ЧОО "СТАРТ-В": Право требования к Коньшиной Галине Николаевне на основании заочного Решения Нагатинского районного суда города Москвы по делу № 02-0854/2026 от 21.04.2026 г.
 Дополнительную информацию можно получить с даты публикации и до окончания периода приема заявок по будням с 10:00 до 18:00 (время МСК). Ознакомление с имуществом по предварительной записи по email: brokersy@bk.ru.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8a6a01c5-67dc-47df-b487-dcb7f23de92f</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46309.09677083333</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46311.91908564815</v>
+        <v>46316.09594907407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>