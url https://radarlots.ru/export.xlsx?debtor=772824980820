--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -800,47 +800,47 @@
         <is>
           <t>Лот №1 - Легковой автомобиль OPEL Astra (A-H/NB)
 Категория ТС – В
 Год изготовления – 2010 г.
 Модель двигателя – Z16XER20PW9657
 Кузов – XWF0AHL69B0004511
 Цвет – зеленый
 Мощность двигателя л.с. (кВт) – 116 (85)
 Рабочий объем двигателя – 1598
 Тип двигателя – бензиновый
 Экологический класс – 4
 ПТС серия 39 НВ № 465661 от 13.11.2010г.
 Автомобиль имеет дефекты и повреждения по кузову и в салоне
 Доп.информацию можно получить с момента публикации сообщения о торгах и до окончания периода приема заявок по будням с 10:00 до 17:00 (по МСК) по адресу: 125057, г Москва, а/я 51, т.+79114444300, pisareva.arbitr@gmail.com, а также на электронной площадке.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c1e3d3b8-2aed-4732-adfd-0bf7da3b6083</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46303.9187962963</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46305.10005787037</v>
+        <v>46306.0934837963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>