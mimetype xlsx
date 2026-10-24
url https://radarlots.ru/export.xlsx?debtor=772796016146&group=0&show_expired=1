--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -814,47 +814,47 @@
       <c r="AD2" s="4" t="n">
         <v>46337.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, площадью 176 +/- 9, расположенный по адресу: обл. Курская, р-н Фатежский, с/с Игинский, д. Лесновка, дом 17, для ведения личного подсобного хозяйства, Кадастровый номер 46:25:090201:49 (Собственность)
 Земельный участок, площадью 3424 +/- 42, расположенный по адресу: обл. Курская, р-н Фатежский, с/с Игинский, д. Лесновка, 17, для ведения личного подсобного хозяйства, Кадастровый номер: 46:25:090201:50 (Собственность)
 Жилое здание, площадью 58.4, расположенное по адресу: Курская область, р-н. Фатежский, д. Лесновка, д. 17, Кадастровый номер: 46:25:090201:61 (Собственность)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/16e964c6-8f22-4b11-adbc-4351da611066</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>23502.56</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>133.5373</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46273.74175925926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.09280092592</v>
+        <v>46319.09091435185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>