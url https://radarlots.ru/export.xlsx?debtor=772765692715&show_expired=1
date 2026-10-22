--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -793,51 +793,51 @@
           <t>772765692715</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46308.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46344.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №1 – Транспортное средство Марка и(или) модель: CHANGJIANG Adept 700 Solo, Год выпуска: 2023, Идентификационный номер: HX5PLW105P0000124, Номер шасси (рамы): HX5PLW105P0000124, Номер кузова (кабины): --, Цвет кузова (кабины): ЧЕРНЫЙ, Тип двигателя: БЕНЗИНОВЫЙ, Номер двигателя: --, Рабочий объем (см3): 693, Мощность, л.с.(кВт): -- (55), Тип коробки передач: --, Тип привода: --, Экологический класс: --, Тип транспортного средства: МОТОЦИКЛ
 Порядок ознакомления с имуществом должника:
 Ознакомление с документацией/информацией об Имуществе осуществляется в период приема заявок путем направления запроса с указанием ФИО лица, контактных данных, предполагаемой даты осмотра, номера лота по адресу: arbitrazh.kozlova.k.p@mail.ru или по адресу: 105064 г. Москва а/я 93. На сайте ГИБДД вы можете получить информацию о лоте используя VIN номер (о ДТП, розыске, ограничениях, периодах регистрации и пр. в соответствии с функционалом сайта). Ознакомление с имуществом осуществляется в состоянии "как есть" без технической эксплуатации, подключения к автомобилю приборов</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8527cdbc-8007-4edd-8f1a-97df7dc56d18</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.91246527778</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09074074074</v>
+        <v>46317.92168981482</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:48706dad-ca36-4c05-ba42-3773d4c9373c_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>228688-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>