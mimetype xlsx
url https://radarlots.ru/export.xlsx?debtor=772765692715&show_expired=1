--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -793,51 +793,51 @@
           <t>772765692715</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46308.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46344.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №1 – Транспортное средство Марка и(или) модель: CHANGJIANG Adept 700 Solo, Год выпуска: 2023, Идентификационный номер: HX5PLW105P0000124, Номер шасси (рамы): HX5PLW105P0000124, Номер кузова (кабины): --, Цвет кузова (кабины): ЧЕРНЫЙ, Тип двигателя: БЕНЗИНОВЫЙ, Номер двигателя: --, Рабочий объем (см3): 693, Мощность, л.с.(кВт): -- (55), Тип коробки передач: --, Тип привода: --, Экологический класс: --, Тип транспортного средства: МОТОЦИКЛ
 Порядок ознакомления с имуществом должника:
 Ознакомление с документацией/информацией об Имуществе осуществляется в период приема заявок путем направления запроса с указанием ФИО лица, контактных данных, предполагаемой даты осмотра, номера лота по адресу: arbitrazh.kozlova.k.p@mail.ru или по адресу: 105064 г. Москва а/я 93. На сайте ГИБДД вы можете получить информацию о лоте используя VIN номер (о ДТП, розыске, ограничениях, периодах регистрации и пр. в соответствии с функционалом сайта). Ознакомление с имуществом осуществляется в состоянии "как есть" без технической эксплуатации, подключения к автомобилю приборов</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8527cdbc-8007-4edd-8f1a-97df7dc56d18</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.91246527778</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.92168981482</v>
+        <v>46318.09273148148</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:48706dad-ca36-4c05-ba42-3773d4c9373c_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>228688-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>