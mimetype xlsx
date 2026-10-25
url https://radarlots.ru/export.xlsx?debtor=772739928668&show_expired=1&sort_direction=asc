--- v0 (2026-10-23)
+++ v1 (2026-10-25)
@@ -913,47 +913,47 @@
         <is>
           <t>772739928668</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
         <v>46318</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46357.70763888889</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Квартира, общая площадь 56,60 кв.м., расположенная по адресу: 142720, Московская обл., Ленинский м.р-н, с.п. Булатниковское, д. Боброво, ул. Крымская, д.9, корп.1, кв.16, кадастровый номер: 50:21:00900212:5325. Является предметом залога у ПАО "Совкомбанк".
 C имуществом, порядком, сроками и условиями его реализации можно ознакомиться по предварительной записи по тел.: 8 912 050 -10 -99, а также путем направления запроса на электронный адрес 88333@bk.ru.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/443ffe95-da1c-4603-bf4c-8926ba90a2aa</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46317.90363425926</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46319.08076388889</v>
+        <v>46320.08140046296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>