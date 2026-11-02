--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -935,47 +935,47 @@
 1) Сооружения по адресу: Брянская область, Климовский район, пгт. Климово, ул. Железнодорожная, д. 7, с кадастровыми номерами: 32:12:0000000:967, 32:12:0000000:999, 32:12:0010925:107, 32:12:0010925:109, 32:12:0010925:112, 32:12:0010925:113, 32:12:0010925:56.
 2) Здания по адресу: Брянская область, Климовский район, пгт. Климово, ул. Железнодорожная, д. 7, с кадастровыми номерами: 32:12:0010925:45, 32:12:0010925:46, 32:12:0010925:47, 32:12:0010925:48, 32:12:0010925:50, 32:12:0010925:52, 32:12:0010925:54, 32:12:0010925:55, 32:12:0010925:57, 32:12:0010925:59, 32:12:0010925:60, 32:12:0010925:61, 32:12:0010925:62, 32:12:0010925:64, 32:12:0010925:65, 32:12:0010925:66, 32:12:0010925:67, 32:12:0010925:68, 32:12:0010925:69, 32:12:0010925:70, 32:12:0010925:72, 32:12:0010925:73, 32:12:0010925:75, 32:12:0010925:76, 32:12:0010925:77, 32:12:0010925:78, 32:12:0010925:79, 32:12:0010925:80, 32:12:0010925:81, 32:12:0010925:83, 32:12:0010925:84, 32:12:0010925:85, 32:12:0010925:91, 32:12:0010925:93, 32:12:0010925:94, 32:12:0010925:96, 32:12:0010925:97, 32:12:0010925:102, 32:12:0010925:104, 32:12:0010925:105, 32:12:0010925:110, 32:12:0010925:114.
 3) Сооружение (канализационный коллектор) по адресу: Брянская область, Климовский район, пгт. Климово, канализационный коллектор по ул. Железнодорожная, с кадастровым номером 32:12:0010101:538.
 4) Сооружение (железнодорожный путь) по адресу: Брянская область, Климовский район, пгт. Климово, ул. Железнодорожная, с кадастровым номером 32:12:0010925:74.
 5) Здание по адресу: Брянская область, Климовский район, пгт. Климово, ул. Вокзальная, д. 7Б, с кадастровым номером 32:12:0011007:44.
 Порядок ознакомления с имуществом должника:
 Осмотр имущества будет происходить по месту его нахождения в отдельно оговоренное с организатором торгов время, документы в доказательство наличия права у должника на имущество могут быть переданы организатором торгов в рабочее время по адресу – г. Москва, Доброслободская ул., д. 2 или направлены посредством электронной почты по запросу претендента на участие в торгах.
 Вся имеющаяся информация о лоте - по ссылке: https://disk.yandex.ru/d/ExgAwZMPxUazvg</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/90cfc5af-bd04-4468-8740-4625764882b5</t>
         </is>
       </c>
       <c r="AH3" s="2" t="n">
         <v>134733.31</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>158.51</v>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46297.89592592593</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46327.89746527778</v>
+        <v>46328.08506944445</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>